--- v0 (2026-07-11)
+++ v1 (2026-09-10)
@@ -84,1285 +84,2293 @@
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>RU</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
+          <t>Nescafe Gold TENEKE 900g</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
           <t>Nescafe Gold 900g</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>Nescafe Gold 900g</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>نسكافيه جولد 900 جرام</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Нескафе Голд 900 г</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
         <is>
           <t>Nescafe Gold 900g</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>26.10</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>22.77</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Nescafe Gold 200g</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Nescafe Gold 200g</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Nescafé Gold 200 g</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>نسكافيه جولد 200 غرام</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Nescafé Gold, 200 г</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Nescafé Gold 200 g</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4.90</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4.27</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Nescafe Gold 100g</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Nescafe Gold 100g</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Nescafé Gold 100 g</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>نسكافيه جولد 100 غرام</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Nescafé Gold, 100 г</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Nescafé Gold 100 g</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2.09</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Nestle Coffee Mate Kahve 2kg</t>
+          <t>Nestle Coffee Mate teneke Kahve 2kg</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Nestle Coffee Mate Coffee 2kg</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Café Nestlé Coffee-Mate 2 kg</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>نستله كوفي ميت للقهوة 2 كجم</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Кофейный напиток Nestle Coffee Mate, 2 кг</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Nestlé Coffee-Mate Kaffeeweißer 2 kg</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>8.85</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>7.72</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Nesquik Nestle Çikolata Aromalı Toz İçecek 420g</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Nesquik Nestle Chocolate Flavored Powdered Drink 420g</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Boisson en poudre au goût de chocolat Nesquik Nestlé 420 g</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>مسحوق مشروب نسكويك من نستله بنكهة الشوكولاتة 420 جم</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Растворимый напиток Nesquik от Nestle со вкусом шоколада, 420 г</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Nestlé Nesquik Kakaohaltiges Getränkepulver 420 g</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>1.90</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>1.65</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Nescafe Classic 1kg</t>
+          <t>Nescafe Classic 100g</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Nescafe Classic 1kg</t>
+          <t>Nescafe Classic 100g</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Nescafé Classic 1 kg</t>
+          <t>Nescafé Classic 100 g</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>نسكافيه كلاسيك 1 كجم</t>
+          <t>نسكافيه كلاسيك 100 غرام</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Nescafe Classic, 1 кг</t>
+          <t>Nescafé Classic, 100 г</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Nescafé Classic 1 kg</t>
+          <t>Nescafé Classic 100 g</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>2.09</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Nescafe Classic 100g</t>
+          <t>Nescafe Classic 200g</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Nescafe Classic 100g</t>
+          <t>Nescafe Classic 200g</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Nescafé Classic 100 g</t>
+          <t>Nescafé Classic 200 g</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>نسكافيه كلاسيك 100 غرام</t>
+          <t>نسكافيه كلاسيك 200 غرام</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Nescafé Classic, 100 г</t>
+          <t>Nescafé Classic, 200 г</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Nescafé Classic 100 g</t>
+          <t>Nescafé Classic 200 g</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>3.45</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>3.00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Nescafe Classic 200g</t>
+          <t>Cry Babies kakao tozu 400 g</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Nescafe Classic 200g</t>
+          <t>Cry Babies cocoa powder 400g</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Nescafé Classic 200 g</t>
+          <t>Poudre de cacao Cry Babies 400 g</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>نسكافيه كلاسيك 200 غرام</t>
+          <t>مسحوق الكاكاو "كراي بيبيز" (Cry Babies) - 400 غرام</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Nescafé Classic, 200 г</t>
+          <t>Какао-порошок Cry Babies, 400 г</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Nescafé Classic 200 g</t>
+          <t>Cry Babies Kakaopulver 400 g</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>1.68</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>1.44</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Cry Babies kakao tozu 400 g</t>
+          <t>Nesquik Nestle Kakaolu Buğday ve Mısır Gevreği 225 g</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Cry Babies cocoa powder 400g</t>
+          <t>Nesquik Nestle Cocoa Wheat and Corn Cereal 225g</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Poudre de cacao Cry Babies 400 g</t>
+          <t>Céréales au cacao, au blé et au maïs Nesquik Nestlé 225 g</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>مسحوق الكاكاو "كراي بيبيز" (Cry Babies) - 400 غرام</t>
+          <t>حبوب نسكويك من نستله (كاكاو، قمح، وذرة) - 225 جم</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Какао-порошок Cry Babies, 400 г</t>
+          <t>Сухой завтрак Nesquik (Nestlé) из пшеницы и кукурузы с какао, 225 г</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Cry Babies Kakaopulver 400 g</t>
+          <t>Nesquik Nestlé Kakao-Getreidekost aus Weizen und Mais 225 g</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>1.23</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Nesquik Nestle Kakaolu Buğday ve Mısır Gevreği 225 g</t>
+          <t>Nesquik Nestle Kakaolu Buğday ve Mısır Gevreği 450g</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Nesquik Nestle Cocoa Wheat and Corn Cereal 225g</t>
+          <t>Nesquik Nestle Cocoa Wheat and Corn Cereal 450g</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Céréales au cacao, au blé et au maïs Nesquik Nestlé 225 g</t>
+          <t>Céréales au cacao, au blé et au maïs Nesquik Nestlé 450 g</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>حبوب نسكويك من نستله (كاكاو، قمح، وذرة) - 225 جم</t>
+          <t>حبوب إفطار نسكويك من نستله (كاكاو، قمح، وذرة) - 450 جم</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Сухой завтрак Nesquik (Nestlé) из пшеницы и кукурузы с какао, 225 г</t>
+          <t>Сухой завтрак Nesquik (Nestlé) из пшеницы и кукурузы с какао, 450 г</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Nesquik Nestlé Kakao-Getreidekost aus Weizen und Mais 225 g</t>
+          <t>Nestlé Nesquik Kakao-Getreidekost aus Weizen und Mais 450 g</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>2.70</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>2.38</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Nesquik Nestle Kakaolu Buğday ve Mısır Gevreği 450g</t>
+          <t>GOLD KAHVE ŞİŞE 200 GR</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Nesquik Nestle Cocoa Wheat and Corn Cereal 450g</t>
+          <t>Gold Coffee Jar 200 g</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Céréales au cacao, au blé et au maïs Nesquik Nestlé 450 g</t>
+          <t>Pot de café doré 200 g</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>حبوب إفطار نسكويك من نستله (كاكاو، قمح، وذرة) - 450 جم</t>
+          <t>عبوة قهوة ذهبية 200 جم</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Сухой завтрак Nesquik (Nestlé) из пшеницы и кукурузы с какао, 450 г</t>
+          <t>Золотистая банка для кофе, 200 г</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Nestlé Nesquik Kakao-Getreidekost aus Weizen und Mais 450 g</t>
+          <t>Gold-Kaffeedose 200 g</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>6.30</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>5.49</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>MISIR İRMİĞİ</t>
+          <t>NESCAFE KLASİK 1000 KG</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CORN SEMOLINA</t>
+          <t>NESCAFE CLASSIC 1000 g</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>SEMOULE DE MAÏS</t>
+          <t>Nescafé Classic 1000 g</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>سميد الذرة</t>
+          <t>نسكافيه كلاسيك 1000 غرام</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>КУКУРУЗНАЯ МАНКА</t>
+          <t>NESCAFE CLASSIC 1000 г</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Maisgrieß</t>
+          <t>NESCAFÉ CLASSIC 1000 g</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>8.31</t>
+          <t>18.85</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>7.23</t>
+          <t>16.45</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>SARIMSAK TOZU</t>
+          <t>Gold kahve 500 gr</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>GARLIC POWDER</t>
+          <t>Gold coffee 500 g</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>poudre d'ail</t>
+          <t>Café Gold 500 g</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>مسحوق الثوم</t>
+          <t>قهوة ذهبية 500 غرام</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>ЧЕСНОЧНЫЙ ПОРОШОК</t>
+          <t>Кофе Gold, 500 г</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Knoblauchpulver</t>
+          <t>Gold-Kaffee 500 g</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>4.90</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>3.69</t>
+          <t>4.27</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BADEM</t>
+          <t>Gold kahve 1 kg</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ALMOND</t>
+          <t>Gold coffee 1 kg</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AMANDE</t>
+          <t>Café Gold 1 kg</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>لوز</t>
+          <t>قهوة جولد 1 كجم</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>МИНДАЛЬ</t>
+          <t>Кофе Gold, 1 кг</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>MANDEL</t>
+          <t>Gold-Kaffee 1 kg</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>12.69</t>
+          <t>9.40</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>11.10</t>
+          <t>8.20</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>KAJU</t>
+          <t>Gold klasik kahve 1 kg</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cashew</t>
+          <t>Gold Classic Coffee 1 kg</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Anacardier</t>
+          <t>Café Gold Classic 1 kg</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>الكاجو</t>
+          <t>قهوة جولد كلاسيك 1 كجم</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Кешью</t>
+          <t>Кофе Gold Classic, 1 кг</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Cashew</t>
+          <t>Gold Classic Kaffee 1 kg</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>12.15</t>
+          <t>6.90</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>11.09</t>
+          <t>6.00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>FINDIK</t>
+          <t>Gold klasik kahve 500 gr</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>HAZELNUT</t>
+          <t>Gold Classic Coffee 500 g</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>NOISETTE</t>
+          <t>Café Gold Classic 500 g</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>البندق</t>
+          <t>قهوة جولد كلاسيك 500 جم</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Фундук</t>
+          <t>Кофе Gold Classic, 500 г</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>HASELNUSS</t>
+          <t>Gold Classic Kaffee 500 g</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>16.16</t>
+          <t>3.70</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>14.05</t>
+          <t>3.22</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>ANTEP FISTIĞI</t>
+          <t>Arabica çekirdek kahve kavrulmuş 1kg</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>PISTACHIO FROM ANTEP</t>
+          <t>Roasted Arabica coffe beans 1kg</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PISTACHE D'ANTEP</t>
+          <t>Grains d'Arabica torréfiés 1 kg</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>الفستق</t>
+          <t>حبوب أرابيكا محمصة 1 كجم</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Фисташковый</t>
+          <t>Обжаренные зерна арабики, 1 кг</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Pistazie</t>
+          <t>Geröstete Arabica-Bohnen 1 kg</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>22.35</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>19.91</t>
+          <t>3.66</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>SİYAH TÜRK ÇAYI</t>
+          <t>Arabica çekirdek kavrulmuş kahve  500 gr</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>BLACK TURKISH TEA</t>
+          <t>Roasted Arabica coffee beans, 500 g</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>THÉ NOIR TURC</t>
+          <t>Grains de café Arabica torréfiés, 500 g</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>الشاي التركي الأسود</t>
+          <t>حبوب بن أرابيكا محمصة، 500 غرام</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>ЧЕРНЫЙ ТУРЕЦКИЙ ЧАЙ</t>
+          <t>Обжаренные кофейные зерна арабики, 500 г</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>SCHWARZER TÜRKISCHER TEE</t>
+          <t>Geröstete Arabica-Kaffeebohnen, 500 g</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>4.25</t>
+          <t>8.60</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>7.50</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>KEÇİ BOYNUZU TOZU</t>
+          <t>3 in 1 arada nest kahve 500 gr</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>CAROB POWDER</t>
+          <t>Nest Café 3-in-1, 500 g</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>POUDRE DE CAROUBE</t>
+          <t>Nest Café 3-en-1, 500 g</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>مسحوق الخروب</t>
+          <t>نسكافيه 3 في 1، 500 جم</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>ПОРОШОК РОЖКОВОГО ДЕРЕВА</t>
+          <t>Nest Café «3 в 1», 500 г</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Johannisbrotpulver</t>
+          <t>Nest Café 3-in-1, 500 g</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>3.91</t>
+          <t>1.25</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>3.67</t>
+          <t>1.09</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>KARTAL KINA</t>
+          <t>3 in 1 arada nest kafe 1 kg</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>KARTAL HENNA</t>
+          <t>Nest Café 3-in-1 1 kg</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>HENNÉ DE KARTAL</t>
+          <t>Nest Café 3-en-1 1 kg</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>كارتال حناء</t>
+          <t>نست كافيه 3 في 1، 1 كجم</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>КАРТАЛ ХНА</t>
+          <t>Nest Café «3 в 1», 1 кг</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Kartal Henna</t>
+          <t>Nest Café 3-in-1 1 kg</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>3.67</t>
+          <t>2.30</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>SİYAH HAŞHAŞ</t>
+          <t>2 in 1 arada nest kahve 1 kg</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>BLACK POPPY</t>
+          <t>2-in-1 Nest coffee 1 kg</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>PAVOT NOIR</t>
+          <t>Café Nest 2-en-1 1 kg</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>الخشخاش الأسود</t>
+          <t>قهوة "نست" (Nest) 2 في 1، وزن 1 كجم</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>ЧЕРНЫЙ МАКИ</t>
+          <t>Кофе Nest «2 в 1», 1 кг</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Schwarzer Mohn</t>
+          <t>2-in-1 Nest-Kaffee 1 kg</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>3.15</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2.67</t>
+          <t>2.26</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>MAVİ HAŞHAŞ</t>
+          <t>2 in 1 arada nest kahve 500 gr</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>BLUE POPPY</t>
+          <t>Nest 2-in-1 Coffee 500 g</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>COQUELICOT BLEU</t>
+          <t>Café Nest 2-en-1 500 g</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>زهرة الخشخاش الزرقاء</t>
+          <t>قهوة "نست" 2 في 1، 500 غرام</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>ГОЛУБОЙ МАКИ</t>
+          <t>Кофе Nest «2 в 1», 500 г</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>BLAUER MOHN</t>
+          <t>Nest 2-in-1 Kaffee 500 g</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>3.15</t>
+          <t>1.35</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>2.67</t>
+          <t>1.17</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>MEYVE AROMALARI</t>
+          <t>kahve kreması 1 kg</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>FRUIT FLAVORS</t>
+          <t>coffee creamer 1 kg</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>SAVEURS DE FRUITS</t>
+          <t>Crème à café 1 kg</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>نكهات الفاكهة</t>
+          <t>مُبيّض قهوة 1 كجم</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>ФРУКТОВЫЕ ВКУСЫ</t>
+          <t>Сухие сливки для кофе, 1 кг</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>FRUCHTAROMEN</t>
+          <t>Kaffeeweißer 1 kg</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>10.20</t>
+          <t>2.23</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>9.30</t>
+          <t>1.94</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ANASON</t>
+          <t>kahve kreması 500 gr</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>ANISE</t>
+          <t>coffee creamer 500 g</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ANIS</t>
+          <t>crème à café 500 g</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>اليانسون</t>
+          <t>مُبيِّض قهوة 500 غرام</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Анис</t>
+          <t>сливки для кофе, 500 г</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>ANIS</t>
+          <t>Kaffeeweißer 500 g</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>4.70</t>
+          <t>1.19</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>1.03</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>PEYNİR ALTI SUYU TOZU</t>
+          <t>filtre kahve 1 kg</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>WHEY POWDER</t>
+          <t>filter coffee 1 kg</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>poudre de lactosérum</t>
+          <t>Café filtre 1 kg</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>مسحوق مصل اللبن</t>
+          <t>قهوة مُرشَّحة (فلتر) 1 كجم</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>СЫВОРОТОЧНЫЙ ПОРОШОК</t>
+          <t>Кофе для фильтр-кофеварки, 1 кг</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Molkenpulver</t>
+          <t>Filterkaffee 1 kg</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>8.45</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>0.90</t>
+          <t>7.37</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>YAĞLI SÜT TOZU</t>
+          <t>filtre kahve 1 kg cekilmiş</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>WHOLE MILK POWDER</t>
+          <t>1 kg ground filter coffee</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>LAIT ENTIER EN POUDRE</t>
+          <t>1 kg de café moulu pour filtre</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>مسحوق الحليب كامل الدسم</t>
+          <t>1 كجم قهوة مطحونة للترشيح</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>СУХОЕ ЦЕЛЬНОЕ МОЛОКО</t>
+          <t>1 кг молотого кофе для фильтр-кофеварки</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>VOLLMILCHPULVER</t>
+          <t>1 kg gemahlener Filterkaffee</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>6.15</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>5.14</t>
+          <t>6.89</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>YAĞSIZ SÜT TOZU</t>
+          <t>3in1 arada nestkafe 2 gram her pakette 66 adet kolide 10 paket</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>SKIMMED MILK POWDER</t>
+          <t>Nescafé 3-in-1 (2g); 66 sachets per pack, 10 packs per case.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>LAIT ÉCRÉMÉ EN POUDRE</t>
+          <t>Nescafé 3-en-1 (2 g) ; 66 sachets par paquet, 10 paquets par carton.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>مسحوق الحليب الخالي من الدسم</t>
+          <t>نسكافيه 3 في 1 (2 جم)؛ 66 ظرفاً في العبوة، 10 عبوات في الصندوق.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>СУХОЕ ОБЕЗЖИРЕННОЕ МОЛОКО</t>
+          <t>Nescafé 3 в 1 (2 г); 66 пакетиков в упаковке, 10 упаковок в ящике.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>MAGERMILCHPULVER</t>
+          <t>Nescafé 3-in-1 (2 g); 66 Portionsbeutel pro Packung, 10 Packungen pro Karton.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>3.15</t>
+          <t>22.20</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>2.52</t>
+          <t>19.63</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>SOĞAN TOZU</t>
+          <t>NESCAFE 3u1 Arada 17.5 gr</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ONION POWDER</t>
+          <t>NESCAFE 3 in 1 17.5 g</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>POUDRE D'OIGNON</t>
+          <t>NESCAFE 3 en 1 17,5 g</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>مسحوق البصل</t>
+          <t>نسكافيه 3 في 1 وزن 17.5 غرام</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>ЛУКОВЫЙ ПОРОШОК</t>
+          <t>NESCAFE 3 в 1 17.5 г</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Zwiebelpulver</t>
+          <t>NESCAFE 3 in 1 17,5 g</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>3.69</t>
+          <t>0.78</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>DOMATES TOZU</t>
+          <t>REDBULL Enerji Icecegi 355 ml</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>TOMATO POWDER</t>
+          <t>Red Bull Energy Drink 355 ml</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>POUDRE DE TOMATE</t>
+          <t>Boisson energetique Red Bull 355 ml</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>مسحوق الطماطم</t>
+          <t>مشروب ريد بول للطاقة 355 مل</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>ТОМАТНЫЙ ПОРОШОК</t>
+          <t>Энергетический напиток Red Bull 355 мл</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Tomatenpulver</t>
+          <t>Red Bull Energy Drink 355 ml</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>7.65</t>
+          <t>0.83</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>6.25</t>
+          <t>0.72</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
+          <t>REDBULL Enerji Icecegi 473 ml</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Red Bull Energy Drink 473 ml</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Boisson energetique Red Bull 473 ml</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>مشروب ريد بول للطاقة 473 مل</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Энергетический напиток Red Bull 473 мл</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Red Bull Energy Drink 473 ml</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>1.78</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>1.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Nutella 400 ml Kavanoz</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Nutella 400 ml Jar</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Pot de Nutella 400 ml</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>نوتيلا مرطبان 400 مل</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Nutella банка 400 мл</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Nutella Glas 400 ml</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>3.58</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>3.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Nutella 750 ml Kavanoz</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Nutella 750 ml Kavanoz</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Nutella 750 ml Jar</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>نوتيلا مرطبان 750 مل</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Nutella банка 750 мл</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Nutella Glas 750 ml</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>5.80</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>SICAK CİKOLATA</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>HOT CHOCOLATE</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>CHOCOLAT CHAUD</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>شكولاته ساخنة</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>ГОРЯЧИЙ ШОКОЛАД</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>HEISSE SCHOKOLADE</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>1.74</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>FRESH TİME 9GR MEYVE AROMALI TOZ İÇCEK 1.5 LİTRE İÇİN</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>FRESH TIME 9g Fruit-Flavored Powdered Drink Mix (for 1.5 Liters)</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>FRESH TIME – Préparation pour boisson en poudre aromatisée aux fruits, 9 g (pour 1,5 litre)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>فريش تايم - مسحوق مشروب بنكهة الفاكهة (لتحضير 1.5 لتر) - 9 جم</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>FRESH TIME, 9 г — сухая смесь для приготовления напитка со вкусом фруктов (на 1,5 литра)</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>FRESH TIME 9 g Getränkepulver mit Fruchtgeschmack (für 1,5 Liter)</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>15.70</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>13.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>REDBULL Enerji Icecegi 250 ml</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Red Bull Energy Drink 355 ml</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Boisson energetique Red Bull 250 ml</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>لم 250 ةقاطلل لوب دير بورشم</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Энергетический напиток Red Bull 250 мл</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Red Bull Energy Drink 250ml</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>0.78</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>0.68</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>MISIR İRMİĞİ</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>CORN SEMOLINA</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>SEMOULE DE MAÏS</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>سميد الذرة</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>КУКУРУЗНАЯ МАНКА</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Maisgrieß</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>6.97</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>SARIMSAK TOZU</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>GARLIC POWDER</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>poudre d'ail</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>مسحوق الثوم</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>ЧЕСНОЧНЫЙ ПОРОШОК</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Knoblauchpulver</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>2.95</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>2.57</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>BADEM</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>ALMOND</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>AMANDE</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>لوز</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>МИНДАЛЬ</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>MANDEL</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>8.33</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>7.26</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>KAJU</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Cashew</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Anacardier</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>الكاجو</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Кешью</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Cashew</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>7.91</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>6.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>FINDIK</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>HAZELNUT</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>NOISETTE</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>البندق</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Фундук</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>HASELNUSS</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>8.22</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>7.17</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>ANTEP FISTIĞI</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>PISTACHIO FROM ANTEP</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>PISTACHE D'ANTEP</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>الفستق</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Фисташковый</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Pistazie</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>15.65</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>13.65</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>SİYAH TÜRK ÇAYI</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>BLACK TURKISH TEA</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>THÉ NOIR TURC</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>الشاي التركي الأسود</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>ЧЕРНЫЙ ТУРЕЦКИЙ ЧАЙ</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>SCHWARZER TÜRKISCHER TEE</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>4.25</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>3.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>KEÇİ BOYNUZU TOZU</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>CAROB POWDER</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>POUDRE DE CAROUBE</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>مسحوق الخروب</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>ПОРОШОК РОЖКОВОГО ДЕРЕВА</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Johannisbrotpulver</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>2.87</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>KARTAL KINA</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>KARTAL HENNA</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>HENNÉ DE KARTAL</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>كارتال حناء</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>КАРТАЛ ХНА</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Kartal Henna</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>2.66</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>SİYAH HAŞHAŞ</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>BLACK POPPY</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>PAVOT NOIR</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>الخشخاش الأسود</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>ЧЕРНЫЙ МАКИ</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Schwarzer Mohn</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>2.65</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>2.31</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>MAVİ HAŞHAŞ</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>BLUE POPPY</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>COQUELICOT BLEU</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>زهرة الخشخاش الزرقاء</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>ГОЛУБОЙ МАКИ</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>BLAUER MOHN</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>2.65</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>2.31</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>MEYVE AROMALARI</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>FRUIT FLAVORS</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>SAVEURS DE FRUITS</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>نكهات الفاكهة</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>ФРУКТОВЫЕ ВКУСЫ</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>FRUCHTAROMEN</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>6.80</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>5.93</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>ANASON</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>ANISE</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>ANIS</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>اليانسون</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Анис</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>ANIS</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>3.20</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>2.79</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>PEYNİR ALTI SUYU TOZU</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>WHEY POWDER</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>poudre de lactosérum</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>مسحوق مصل اللبن</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>СЫВОРОТОЧНЫЙ ПОРОШОК</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Molkenpulver</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>0.87</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>YAĞLI SÜT TOZU</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>WHOLE MILK POWDER</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>LAIT ENTIER EN POUDRE</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>مسحوق الحليب كامل الدسم</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>СУХОЕ ЦЕЛЬНОЕ МОЛОКО</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>VOLLMILCHPULVER</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>4.90</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>4.27</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>YAĞSIZ SÜT TOZU</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>SKIMMED MILK POWDER</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>LAIT ÉCRÉMÉ EN POUDRE</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>مسحوق الحليب الخالي من الدسم</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>СУХОЕ ОБЕЗЖИРЕННОЕ МОЛОКО</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>MAGERMILCHPULVER</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>2.75</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>2.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>SOĞAN TOZU</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>ONION POWDER</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>POUDRE D'OIGNON</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>مسحوق البصل</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>ЛУКОВЫЙ ПОРОШОК</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Zwiebelpulver</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>2.95</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>2.57</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>DOMATES TOZU</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>TOMATO POWDER</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>POUDRE DE TOMATE</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>مسحوق الطماطم</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>ТОМАТНЫЙ ПОРОШОК</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Tomatenpulver</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>5.65</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>4.93</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
           <t>PATLAMIŞ MISIR</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B61" t="inlineStr">
         <is>
           <t>POPCORN</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C61" t="inlineStr">
         <is>
           <t>POPCORN</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>الفشار</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>ПОПКОРН</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F61" t="inlineStr">
         <is>
           <t>POPCORN</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H37" t="inlineStr">
+      <c r="G61" t="inlineStr">
         <is>
           <t>6.00</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>5.23</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>